--- v1 (2026-10-15)
+++ v2 (2026-10-15)
@@ -3124,51 +3124,51 @@
       </c>
       <c r="J17">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>100</v>
       </c>
       <c r="B18" t="s">
         <v>101</v>
       </c>
       <c r="C18" t="s">
         <v>102</v>
       </c>
       <c r="D18" t="s">
         <v>103</v>
       </c>
       <c r="E18" t="s">
         <v>104</v>
       </c>
       <c r="F18" t="s">
         <v>105</v>
       </c>
       <c r="G18" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="H18">
         <v>0.459</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>106</v>
       </c>
       <c r="B19" t="s">
         <v>107</v>
       </c>
       <c r="C19" t="s">
         <v>108</v>
       </c>
       <c r="D19" t="s">
         <v>109</v>
       </c>
       <c r="E19" t="s">
         <v>110</v>
       </c>
       <c r="F19" t="s">
@@ -6047,51 +6047,51 @@
       </c>
       <c r="J118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
         <v>526</v>
       </c>
       <c r="B119" t="s">
         <v>101</v>
       </c>
       <c r="C119" t="s">
         <v>527</v>
       </c>
       <c r="D119" t="s">
         <v>486</v>
       </c>
       <c r="E119" t="s">
         <v>528</v>
       </c>
       <c r="F119" t="s">
         <v>357</v>
       </c>
       <c r="G119" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H119">
         <v>0.552</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
         <v>529</v>
       </c>
       <c r="B120" t="s">
         <v>530</v>
       </c>
       <c r="C120" t="s">
         <v>531</v>
       </c>
       <c r="D120" t="s">
         <v>350</v>
       </c>
       <c r="E120" t="s">
         <v>532</v>
       </c>
       <c r="F120" t="s">
@@ -6157,54 +6157,54 @@
       </c>
       <c r="H122">
         <v>0.3</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
         <v>542</v>
       </c>
       <c r="B123" t="s">
         <v>543</v>
       </c>
       <c r="C123" t="s">
         <v>544</v>
       </c>
       <c r="D123" t="s">
         <v>540</v>
       </c>
       <c r="E123" t="s">
         <v>545</v>
       </c>
       <c r="F123" t="s">
-        <v>518</v>
+        <v>15</v>
       </c>
       <c r="G123" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="H123">
         <v>0.0</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>546</v>
       </c>
       <c r="B124" t="s">
         <v>547</v>
       </c>
       <c r="C124" t="s">
         <v>548</v>
       </c>
       <c r="D124" t="s">
         <v>305</v>
       </c>
       <c r="E124" t="s">
         <v>549</v>
       </c>
       <c r="F124" t="s">
@@ -6273,54 +6273,54 @@
       </c>
       <c r="H126">
         <v>2.124</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
         <v>558</v>
       </c>
       <c r="B127" t="s">
         <v>559</v>
       </c>
       <c r="C127" t="s">
         <v>560</v>
       </c>
       <c r="D127" t="s">
         <v>561</v>
       </c>
       <c r="E127" t="s">
         <v>562</v>
       </c>
       <c r="F127" t="s">
-        <v>15</v>
+        <v>357</v>
       </c>
       <c r="G127" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H127">
         <v>0.675</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
         <v>563</v>
       </c>
       <c r="B128" t="s">
         <v>564</v>
       </c>
       <c r="C128" t="s">
         <v>565</v>
       </c>
       <c r="D128" t="s">
         <v>566</v>
       </c>
       <c r="E128" t="s">
         <v>567</v>
       </c>
       <c r="F128" t="s">